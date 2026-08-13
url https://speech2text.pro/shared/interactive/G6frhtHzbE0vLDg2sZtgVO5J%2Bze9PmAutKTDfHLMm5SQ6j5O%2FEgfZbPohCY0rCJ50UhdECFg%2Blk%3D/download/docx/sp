--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -21,295 +21,295 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="piStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="iStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Example transcript with poor audio quality Audio: USGS CoreCast — 2008 Sichuan Earthquake (USGS / Scott Horvath). Source: Wikimedia Commons. License: CC BY-SA 3.0.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="psStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome, and thanks for listening to the USGS CoreCast.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I'm Scott Horvath.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Earlier this morning, there was a 7.8 earthquake that rattled the city of Chengdu in eastern</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sichuan China.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joining me on my phone today,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harley Benz, he's a scientist in charge with the National</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Earthquake Information Center, with the USGS.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harley, thanks for taking the time out of your busy morning to speak with us today.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welcome, and thanks for listening to the USGS CoreCast.</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Good morning, and you're welcome.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So can you tell us a little bit about the major earthquake that occurred in China this morning?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">So can you tell us a little bit about the major earthquake that occurred in China this morning?</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Yes, there was a magnitude 7.8 earthquake.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">It occurred about 90 kilometers or 55 miles west of Chengdu, China,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">a city with a population of more than 2 million people.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">The earthquake was big enough that it was felt throughout the region.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">It was felt as far away as Pakistan, Thailand, and Vietnam.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So are earthquakes in this area of the world,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or in the area of China,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uncommon?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">So are earthquakes in this area of the world,</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">No, no.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">This is an area that has experienced in the past damaging earthquakes.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">The most recent damaging earthquake in this area was a magnitude 6.1 earthquake in 1989,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And there was a magnitude 7.5 earthquake in 1933 that caused more than 9,000 casualties.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">So earthquakes in this part of China are infrequent, but not unexpected.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okay.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Now, do you know if this particular quake occurred on a known fault or on a known fault</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structure?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Okay.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Well, this is an area that has active seismicity.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">There's a large basin to the east of this earthquake,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">it's the Sheshwan Basin.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And the basin is a fault-controlled basin,</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -322,85 +322,85 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">side of the basin.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And we think that this earthquake occurred on the Longsmanshan Fault or a tectonically</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">related fault, which is a basin-bounding fault.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Now, obviously there's a lot of information coming out of this,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about this earthquake.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where can the public go to get more information on this particular quake?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Now, obviously there's a lot of information coming out of this,</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The public should go to earthquake.Usgs.Gov.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the main USGS portal for</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">earthquake information.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">If you go to that main page up in the upper left hand</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -532,176 +532,176 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And for this earthquake, there was large numbers</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">of people that were exposed to severe shaking.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And consequently, there's likely damage from this earthquake.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wow, and all that information is available on the earthquake website through these maps</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">right now, right?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That's right.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Great.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excellent.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Well, is there anything else that you would like to add that I didn't already ask you?</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wow, and all that information is available on the earthquake website through these maps</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Yeah.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">For this earthquake, because of its size,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">we should expect to see lots of aftershocks.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Often the media will ask us,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">or the public will say, well,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">how long will we feel earthquakes</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">and how big will they be?</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Right.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In the first few hours following the magnitude 7.8,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">we've recorded more than 13 earthquakes,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">the largest being a magnitude 6.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">The earthquakes are being located along a northeast trending fault,</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -770,93 +770,93 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">but there are</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">chances of having other large damaging earthquakes as part of this sequence occurring in the</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">next few days and weeks there is a potential for that.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Well great Harley</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thank you very much for providing us with all that great information and</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thanks for joining us this morning on the phone.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="sStyle"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scott Horvath: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Well great Harley</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">You're welcome.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="sStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scott Horvath: </w:t>
+        <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">And that does it</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">for this episode of the USGS CoreCast.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Thanks for listening and don't forget to</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>